--- v0 (2026-03-09)
+++ v1 (2026-11-04)
@@ -32,50 +32,51 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
@@ -89,96 +90,97 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483876" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId45"/>
+    <p:notesMasterId r:id="rId46"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="405" r:id="rId2"/>
     <p:sldId id="465" r:id="rId3"/>
     <p:sldId id="419" r:id="rId4"/>
     <p:sldId id="440" r:id="rId5"/>
     <p:sldId id="464" r:id="rId6"/>
     <p:sldId id="443" r:id="rId7"/>
     <p:sldId id="446" r:id="rId8"/>
     <p:sldId id="447" r:id="rId9"/>
     <p:sldId id="448" r:id="rId10"/>
     <p:sldId id="453" r:id="rId11"/>
     <p:sldId id="454" r:id="rId12"/>
     <p:sldId id="455" r:id="rId13"/>
     <p:sldId id="457" r:id="rId14"/>
     <p:sldId id="449" r:id="rId15"/>
     <p:sldId id="456" r:id="rId16"/>
     <p:sldId id="368" r:id="rId17"/>
     <p:sldId id="370" r:id="rId18"/>
     <p:sldId id="371" r:id="rId19"/>
     <p:sldId id="372" r:id="rId20"/>
     <p:sldId id="373" r:id="rId21"/>
     <p:sldId id="374" r:id="rId22"/>
     <p:sldId id="375" r:id="rId23"/>
     <p:sldId id="376" r:id="rId24"/>
     <p:sldId id="378" r:id="rId25"/>
     <p:sldId id="404" r:id="rId26"/>
     <p:sldId id="379" r:id="rId27"/>
-    <p:sldId id="459" r:id="rId28"/>
-[...15 lines deleted...]
-    <p:sldId id="462" r:id="rId44"/>
+    <p:sldId id="467" r:id="rId28"/>
+    <p:sldId id="459" r:id="rId29"/>
+    <p:sldId id="458" r:id="rId30"/>
+    <p:sldId id="451" r:id="rId31"/>
+    <p:sldId id="382" r:id="rId32"/>
+    <p:sldId id="412" r:id="rId33"/>
+    <p:sldId id="394" r:id="rId34"/>
+    <p:sldId id="411" r:id="rId35"/>
+    <p:sldId id="468" r:id="rId36"/>
+    <p:sldId id="398" r:id="rId37"/>
+    <p:sldId id="400" r:id="rId38"/>
+    <p:sldId id="437" r:id="rId39"/>
+    <p:sldId id="420" r:id="rId40"/>
+    <p:sldId id="466" r:id="rId41"/>
+    <p:sldId id="460" r:id="rId42"/>
+    <p:sldId id="463" r:id="rId43"/>
+    <p:sldId id="461" r:id="rId44"/>
+    <p:sldId id="462" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-CN"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -305,76 +307,76 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="21324" autoAdjust="0"/>
     <p:restoredTop sz="82388" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="1488" y="54"/>
+        <p:origin x="1128" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="100" d="100"/>
-        <a:sy n="100" d="100"/>
+        <a:sx n="3" d="2"/>
+        <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.wmf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.wmf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.wmf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.wmf"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -435,51 +437,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{592336E7-F42F-4A2E-9F47-4CAB93D18031}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -723,99 +725,99 @@
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1823,50 +1825,631 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>前束范式转化步骤（核心：结构归纳 + 等价式变换）</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>(1) 消去蕴涵：用 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>A → B ⇔ ¬A ∨ B，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>将 ! 换为 ¬ 与 ∨，仅留 {¬, ∧, ∨}。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>(2) 否定词深入：用量词否定律 ¬∀</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>x A ⇔ ∃x ¬A，¬∃x A ⇔ ∀x ¬A，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>将 ¬ 内移至原子前。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>(3) 约束变元改名：用 ∀</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>x A ⇔ ∀y A[y/x]，∃x A ⇔ ∃y A[y/x]，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>避重名、清辖域。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>(4) 量词前移：用扩张/收缩律</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>    ∀x(A∧B)⇔(∀x A)∧B，∀x(A∨B)⇔(∀x A)∨B，</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>    ∃x(A∧B)⇔(∃x A)∧B，∃x(A∨B)⇔(∃x A)∨B，</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>    将所有量词移至最前，得 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>Q</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>Q</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t> ... </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>Q</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" baseline="-25000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>C（C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>无量词）。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="117000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A1F3D">
+                    <a:alpha val="85098"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:sym typeface="Noto Serif SC" panose="02020200000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>结论：任意谓词公式均可等价化为前束范式。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2869476825"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="82946" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -2145,51 +2728,51 @@
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               </a:rPr>
               <a:t>)))</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1388233317"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -2219,70 +2802,70 @@
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>29</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599827690"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46082" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -2457,72 +3040,72 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:fld id="{0DBD9501-DFE4-4B9D-9386-00AFEBB61DD3}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr eaLnBrk="1" hangingPunct="1"/>
-              <a:t>30</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="390030647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52226" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -2697,72 +3280,72 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:fld id="{6F637F46-E907-4527-B372-B668AAF9B54E}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr eaLnBrk="1" hangingPunct="1"/>
-              <a:t>31</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1150252688"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="83970" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
@@ -2862,51 +3445,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:fld id="{E4D1E1CD-1D59-41D9-B390-DE0F7F855EFA}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr eaLnBrk="1" hangingPunct="1"/>
-              <a:t>32</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51203" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -2950,141 +3533,50 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1178239047"/>
-      </p:ext>
-[...89 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2379612206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3182,82 +3674,88 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>拒取式、假言推理、析取三段论</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="幻灯片编号占位符 3"/>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{945B41BF-018A-4E67-AD33-EC3D4F841107}" type="slidenum">
+            <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="475762558"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2379612206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3786,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>39</a:t>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524483458"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3435,51 +3933,51 @@
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>40</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2770818826"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3519,51 +4017,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>41</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="396874987"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3679,51 +4177,51 @@
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>42</a:t>
+              <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1022994450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3780,51 +4278,51 @@
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30B9DC25-1DF3-4044-A1F0-C273483743DC}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>43</a:t>
+              <a:t>44</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1278349530"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5244,51 +5742,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="76200" y="6068699"/>
             <a:ext cx="2057400" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4ED9701B-4197-4FE5-B5DA-5416DC1669A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="页脚占位符 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2085393" y="236538"/>
             <a:ext cx="5867400" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
@@ -5435,51 +5933,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B428033A-B298-4829-B013-FB02CFC1E8B2}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5620,51 +6118,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6248402"/>
             <a:ext cx="2209800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16322D89-321D-4885-89B2-A0E512222A49}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457201" y="6248207"/>
             <a:ext cx="5573483" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -5940,51 +6438,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{24F36247-266E-48C6-8B14-289F25875231}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="页脚占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6291,51 +6789,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{83C65BE9-30F8-4EBE-A9C2-AB249A42BA31}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1752600"/>
             <a:ext cx="1295400" cy="701676"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
@@ -6533,51 +7031,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="日期占位符 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E2C2CD-497C-4296-A0B9-87C9C1109BD9}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="灯片编号占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -6769,51 +7267,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="日期占位符 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F5E19621-E3B2-4562-A73B-168B240E71B6}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="灯片编号占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -6964,51 +7462,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19AA16C8-561B-4A8C-9EFE-F6FCC4B46780}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7062,51 +7560,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B514F784-2C90-4317-995F-7291EE975927}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7198,51 +7696,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E436A7-51C4-461E-A63E-A4F97ED44C5C}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7716,51 +8214,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="日期占位符 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DD3C3FD1-F0F2-4061-8913-C3CEB2D6BA24}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="灯片编号占位符 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4667249"/>
             <a:ext cx="1447800" cy="663578"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -7981,51 +8479,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="6248400"/>
             <a:ext cx="2667000" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{397045A6-C381-463D-A4BA-F030581BD3A5}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/24</a:t>
+              <a:t>2026/8/26</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6248206"/>
             <a:ext cx="5421083" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8573,130 +9071,134 @@
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -12965,51 +13467,51 @@
                 <a:latin typeface="Times New Roman" charset="0"/>
               </a:rPr>
               <a:t>都有相同的真值，无论变量设定在哪个论域上，无论什么谓词代入。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
               <a:latin typeface="Times New Roman" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="320040" lvl="1" indent="-320040">
               <a:spcBef>
                 <a:spcPts val="700"/>
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buSzPct val="60000"/>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>例：</a:t>
+              <a:t>例（量词分配率）：</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="594360" lvl="2" indent="-320040">
               <a:spcBef>
                 <a:spcPts val="700"/>
               </a:spcBef>
               <a:buSzPct val="60000"/>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               </a:rPr>
               <a:t>x(P(x)  Q(x))</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" charset="0"/>
                 <a:ea typeface="楷体_GB2312" charset="0"/>
                 <a:cs typeface="Times New Roman" charset="0"/>
                 <a:sym typeface="Symbol" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
@@ -16494,50 +16996,133 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="矩形 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECB04D14-54ED-4B59-93C2-D3017FB1B5DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6300192" y="3159695"/>
+            <a:ext cx="1415772" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>前束范式</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="箭头: 右 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFB0B787-25D9-42D9-9CB9-263129BBBD90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5724128" y="3284983"/>
+            <a:ext cx="432048" cy="288032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="17439110"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -16592,71 +17177,147 @@
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="3">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="10" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0"/>
+      <p:bldP spid="6" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25602" name="Rectangle 2"/>
           <p:cNvSpPr>
@@ -17662,50 +18323,260 @@
       <p:bldP spid="79877" grpId="0" animBg="1" autoUpdateAnimBg="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C22DFC2-8F65-4AE9-ABA7-B77F84C5DCA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>前束范式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="内容占位符 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880CCF4B-7E2E-46A4-B11C-E937D06D4414}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>定理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>：任意谓词逻辑公式都可以通过等价变换，转化为与之逻辑等价的前束范式。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>例：求下式的前束范式</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
+              <a:t>∃x F(x) ∧ ¬∀x G(x)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0"/>
+              <a:t>消量词前否定：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0"/>
+              <a:t>¬∀x G(x) ⇔ ∃x ¬G(x)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0"/>
+              <a:t>原式变为：∃</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0"/>
+              <a:t>x F(x) ∧ ∃x ¬G(x)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:extLst>
+                <a:ext uri="{35155182-B16C-46BC-9424-99874614C6A1}">
+                  <wpsdc:indentchars xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2017/drawingmlCustomData" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="200" checksum="488862714"/>
+                </a:ext>
+              </a:extLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0"/>
+              <a:t>约束变元换名：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" altLang="zh-CN" sz="2000" spc="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:ea typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+                <a:cs typeface="思源宋体" panose="02020400000000000000" charset="-122"/>
+              </a:rPr>
+              <a:t>∃x F(x) ∧ ∃y ¬G(y)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0"/>
+              <a:t>量词前移：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" altLang="zh-CN" sz="2000" dirty="0"/>
+              <a:t>∃x ∃y (F(x) ∧ ¬G(y))</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E6F4EEB-C2C1-4485-A919-797E8EA5598B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2734889224"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="34818" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>例：苏格拉底到底死不死？</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34819" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -18133,51 +19004,51 @@
                 <a:cs typeface="Times New Roman" charset="0"/>
                 <a:sym typeface="Symbol" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:latin typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2333463495"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -18356,173 +19227,50 @@
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>：如何基于谓词逻辑进行推理？</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2846821507"/>
-      </p:ext>
-[...121 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="571639808"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18719,50 +19467,173 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="10242" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>引例：老钱该不该来？</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26627" name="内容占位符 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612648" y="1600200"/>
+            <a:ext cx="7703768" cy="4495800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>推理的样例</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>老张请小刘和老钱吃饭。</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>他和老钱先到饭店，等了好久小刘还没有到。老张自言自语说：“哎，该来的还没来。”老钱听了不高兴了：“哦，原来我是不该来的？那我走吧。”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>问题：</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>如果你是老钱，你会不高兴吗？你的不高兴，有道理吗？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="571639808"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="1028" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>引例：老钱该不该来？</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -18954,51 +19825,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0">
                 <a:sym typeface="Wingdings" pitchFamily="2" charset="2"/>
               </a:rPr>
               <a:t>老钱不该来！</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Object 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1476375" y="2492375"/>
           <a:ext cx="3095625" cy="511175"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s1476" name="公式" r:id="rId4" imgW="1231560" imgH="203040" progId="Equation.3">
+                <p:oleObj spid="_x0000_s1490" name="公式" r:id="rId4" imgW="1231560" imgH="203040" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="公式" r:id="rId4" imgW="1231560" imgH="203040" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="0" name=""/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId5">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -19184,51 +20055,51 @@
             </a:p>
           </p:txBody>
         </p:sp>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="1027" name="Object 3"/>
             <p:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </p:cNvGraphicFramePr>
             <p:nvPr>
               <p:extLst>
                 <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                   <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="712227557"/>
                 </p:ext>
               </p:extLst>
             </p:nvPr>
           </p:nvGraphicFramePr>
           <p:xfrm>
             <a:off x="3995569" y="1628800"/>
             <a:ext cx="288032" cy="312034"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
               <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
                 <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                  <p:oleObj spid="_x0000_s1477" name="公式" r:id="rId6" imgW="152280" imgH="164880" progId="Equation.3">
+                  <p:oleObj spid="_x0000_s1491" name="公式" r:id="rId6" imgW="152280" imgH="164880" progId="Equation.3">
                     <p:embed/>
                   </p:oleObj>
                 </mc:Choice>
                 <mc:Fallback>
                   <p:oleObj name="公式" r:id="rId6" imgW="152280" imgH="164880" progId="Equation.3">
                     <p:embed/>
                     <p:pic>
                       <p:nvPicPr>
                         <p:cNvPr id="0" name=""/>
                         <p:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </p:cNvPicPr>
                         <p:nvPr/>
                       </p:nvPicPr>
                       <p:blipFill>
                         <a:blip r:embed="rId7">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
@@ -19928,51 +20799,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4099" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -20155,51 +21026,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Object 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1803068102"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1700212" y="2780928"/>
           <a:ext cx="2871788" cy="511175"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s18575" name="公式" r:id="rId4" imgW="1143000" imgH="203040" progId="Equation.3">
+                <p:oleObj spid="_x0000_s18582" name="公式" r:id="rId4" imgW="1143000" imgH="203040" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="公式" r:id="rId4" imgW="1143000" imgH="203040" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="0" name=""/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId5">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -20647,51 +21518,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33794" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -21039,51 +21910,51 @@
                 <a:sym typeface="Symbol" pitchFamily="18" charset="2"/>
               </a:rPr>
               <a:t>(x)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1085119853"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -21758,51 +22629,51 @@
               </a:rPr>
               <a:t>))</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>33</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="矩形标注 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4500563" y="3500438"/>
             <a:ext cx="4248150" cy="2808287"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -48671"/>
               <a:gd name="adj2" fmla="val 11565"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
@@ -22519,51 +23390,1892 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="5" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>用推理规则建立论证</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buChar char="l"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>“验室里有一台设备没有联网”，“实验室里的所有设备都安装了安全软件”，结论“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>某些安装了安全软件的设备没有联网</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>”。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buChar char="l"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>是实验室的设备</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buChar char="l"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>没有联网</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="40000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buSzPct val="70000"/>
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buChar char="l"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>安装了安全软件</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buChar char="l"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>¬</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>))</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buChar char="l"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>))</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" charset="0"/>
+              <a:buChar char="l"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>¬</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>))</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="矩形标注 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4500563" y="3500438"/>
+            <a:ext cx="4248150" cy="2808287"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -48671"/>
+              <a:gd name="adj2" fmla="val 11565"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="2009CD"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>¬</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>)         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>存在例示</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>)                      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>化简</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>)          </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="STFangsong" charset="-122"/>
+                <a:ea typeface="STFangsong" charset="-122"/>
+                <a:cs typeface="STFangsong" charset="-122"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>全称</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>例示</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2009CD"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="楷体_GB2312" charset="0"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>                     </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="STFangsong" charset="-122"/>
+                <a:ea typeface="STFangsong" charset="-122"/>
+                <a:cs typeface="STFangsong" charset="-122"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>假言推理</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2009CD"/>
+              </a:solidFill>
+              <a:latin typeface="STFangsong" charset="-122"/>
+              <a:ea typeface="STFangsong" charset="-122"/>
+              <a:cs typeface="STFangsong" charset="-122"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>¬</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>)                    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>化简</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2009CD"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:cs typeface="Arial" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>¬</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:ea typeface="楷体_GB2312" charset="0"/>
+                <a:cs typeface="楷体_GB2312" charset="0"/>
+                <a:sym typeface="Symbol" charset="0"/>
+              </a:rPr>
+              <a:t>))</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2009CD"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t>存在生成</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="楷体_GB2312" charset="0"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2009CD"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:cs typeface="Arial" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2009CD"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="楷体_GB2312" charset="0"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:ea typeface="楷体_GB2312" charset="0"/>
+              <a:cs typeface="楷体_GB2312" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" charset="0"/>
+              <a:cs typeface="Arial" charset="0"/>
+              <a:sym typeface="Symbol" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="矩形 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB628CE2-3B33-4BD3-8784-4D5CC6C22EE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4387487" y="2821491"/>
+            <a:ext cx="4474302" cy="437107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="135000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B7F76"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>与上例同构</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B7F76"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B7F76"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>换了一套谓词、证明结构不变</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1B7F76"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1B7F76"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1770923099"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="4" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="box(in)">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="22" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="23" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="24" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35842" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -23185,514 +25897,438 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
-[...385 lines deleted...]
-
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>作业</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>练习</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="内容占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>见课程主页</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+              <a:t>用命题逻辑，将下列推理形式化，并对正确的推理给出推理过程，要指明所假设命题的含义</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>若小张喜欢数学，则小赵或小李也喜欢数学。若小李喜欢数学，他也喜欢物理。小张确实喜欢数学，可小李不喜欢物理。所以小赵喜欢数学</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>用谓词逻辑，将下列推理形式化，并对正确的推理给出推理过程，要指明所假设命题或谓词的含义</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>人都喜欢吃蔬菜，但说所有人都喜欢吃鱼是不对的，所以存在只喜欢吃蔬菜而不喜欢吃鱼的人</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="653204746"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="96320967"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="标题 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>本节小结</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="文本框 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648108" y="1988840"/>
+            <a:ext cx="7847784" cy="2923877"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：如何基于命题逻辑进行推理？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>蕴含永真式导出推理规则</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：什么是</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>一阶</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>谓词逻辑？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>命题逻辑</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>谓词</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="华文仿宋" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>量词；量化表达式</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>问题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>：如何基于谓词逻辑进行推理？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>命题逻辑的推理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>全称</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>存在 例示</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>生成</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3785538070"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
@@ -23730,307 +26366,60 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1271588"/>
             <a:ext cx="533400" cy="244475"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>38</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="94505403"/>
-      </p:ext>
-[...245 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="75969101"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -24316,90 +26705,337 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>逻辑系统的性质</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>逻辑系统</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>可具有下列性质：</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>1, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>有效性</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t>(validity):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>依系统的推理规则，若所有前提皆为真则结论必为真（保真）。</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>2, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>相容性</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t>(consistency):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>系统中任一定理都不与其他定理相矛盾。不存在命题</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>和非</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>皆可在系统中证明。</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>3, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>可靠性</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>正确性</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t>(soundness):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>系统中所有定理（有效且可证明的命题）皆为真。可靠性与完备性互为逆命题。 </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
+              <a:t>4, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>完备性</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+              <a:t>(completeness):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>系统中不存在无法证明或证否的有效命题。系统中真命题皆可证明（真命题皆为定理）且假命题皆可证否。</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>哥德尔证明了没有标准的算术形式系统可以同时满足相容性和完备性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
+              <a:t>哥德尔不完备性第一定理</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
+              <a:t>：任意一个包含一阶谓词逻辑与初等数论的形式系统，都存在一个命题，它在这个系统中既不能被证明为真，也不能被证明为否。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="75969101"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>正确性和完备性</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>40</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="图片 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="963449" y="4252329"/>
             <a:ext cx="8180551" cy="2262938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -24471,51 +27107,51 @@
               <a:buSzPct val="80000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="l"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>对于命题逻辑与一阶谓词逻辑而言</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2575686535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24606,70 +27242,70 @@
               <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
               <a:t>岁时发表的令人震惊的不完备定理彻底粉碎了这一梦想。 他证明了任何一个你假定的能作为数学基础的公理集都不可避免地是不完备的</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>41</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2348746099"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24683,51 +27319,51 @@
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>可判定性</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>42</a:t>
+              <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="矩形标注 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1042987" y="4194161"/>
             <a:ext cx="7058025" cy="504825"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -3880"/>
               <a:gd name="adj2" fmla="val 50199"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
@@ -25386,51 +28022,51 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="10" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25631,51 +28267,51 @@
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>43</a:t>
+              <a:t>44</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="998922617"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -26771,51 +29407,51 @@
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Object 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="827584" y="1628800"/>
           <a:ext cx="7343775" cy="4824412"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s21550" name="公式" r:id="rId3" imgW="3263760" imgH="2489040" progId="Equation.3">
+                <p:oleObj spid="_x0000_s21557" name="公式" r:id="rId3" imgW="3263760" imgH="2489040" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="公式" r:id="rId3" imgW="3263760" imgH="2489040" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="5" name="Object 3"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -27160,51 +29796,51 @@
           <a:p>
             <a:fld id="{0C913308-F349-4B6D-A68A-DD1791B4A57B}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Object 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1979414" y="1630388"/>
           <a:ext cx="6694488" cy="4824412"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s22574" name="公式" r:id="rId3" imgW="3263760" imgH="2489040" progId="Equation.3">
+                <p:oleObj spid="_x0000_s22581" name="公式" r:id="rId3" imgW="3263760" imgH="2489040" progId="Equation.3">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="公式" r:id="rId3" imgW="3263760" imgH="2489040" progId="Equation.3">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="5" name="Object 4"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -28141,144 +30777,147 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Median</Template>
   <TotalTime></TotalTime>
-  <Words>2966</Words>
+  <Words>3436</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>全屏显示(4:3)</PresentationFormat>
-  <Paragraphs>347</Paragraphs>
-  <Slides>43</Slides>
+  <Paragraphs>386</Paragraphs>
+  <Slides>44</Slides>
   <Notes>25</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>嵌入 OLE 服务器</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>43</vt:i4>
+        <vt:i4>44</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="61" baseType="lpstr">
+    <vt:vector size="64" baseType="lpstr">
       <vt:lpstr>Helvetica Neue</vt:lpstr>
-      <vt:lpstr>Microsoft JhengHei</vt:lpstr>
+      <vt:lpstr>微軟正黑體</vt:lpstr>
+      <vt:lpstr>Noto Serif SC</vt:lpstr>
       <vt:lpstr>Tw Cen MT (正文)</vt:lpstr>
-      <vt:lpstr>华文仿宋</vt:lpstr>
-      <vt:lpstr>华文仿宋</vt:lpstr>
+      <vt:lpstr>STFangsong</vt:lpstr>
+      <vt:lpstr>STFangsong</vt:lpstr>
       <vt:lpstr>楷体_GB2312</vt:lpstr>
-      <vt:lpstr>SimSun</vt:lpstr>
+      <vt:lpstr>思源宋体</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Helvetica</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Tw Cen MT</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>中性</vt:lpstr>
       <vt:lpstr>公式</vt:lpstr>
       <vt:lpstr>谓词逻辑初步</vt:lpstr>
       <vt:lpstr>回顾</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>引例</vt:lpstr>
       <vt:lpstr>引例</vt:lpstr>
       <vt:lpstr>推理规则</vt:lpstr>
       <vt:lpstr>例</vt:lpstr>
       <vt:lpstr>常用的蕴涵永真式</vt:lpstr>
       <vt:lpstr>蕴涵永真式与导出的推理规则</vt:lpstr>
       <vt:lpstr>论证</vt:lpstr>
       <vt:lpstr>论证形式</vt:lpstr>
       <vt:lpstr>有效论证</vt:lpstr>
       <vt:lpstr>用推理规则建立论证</vt:lpstr>
       <vt:lpstr>用推理规则建立论证</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>引例</vt:lpstr>
       <vt:lpstr>谓词（Predicate）</vt:lpstr>
       <vt:lpstr>量词（Quantifier）</vt:lpstr>
       <vt:lpstr>量词的论域</vt:lpstr>
       <vt:lpstr>量词的作用域</vt:lpstr>
       <vt:lpstr>量化表达式的逻辑等价</vt:lpstr>
       <vt:lpstr>量化表达式的否定式</vt:lpstr>
       <vt:lpstr>嵌套量词</vt:lpstr>
       <vt:lpstr>将自然语言翻译成逻辑表达式</vt:lpstr>
       <vt:lpstr>将自然语言翻译成逻辑表达式</vt:lpstr>
       <vt:lpstr>将自然语言翻译成逻辑表达式</vt:lpstr>
+      <vt:lpstr>前束范式</vt:lpstr>
       <vt:lpstr>例：苏格拉底到底死不死？</vt:lpstr>
       <vt:lpstr>本节提要</vt:lpstr>
       <vt:lpstr>引例：老钱该不该来？</vt:lpstr>
       <vt:lpstr>引例：老钱该不该来？</vt:lpstr>
       <vt:lpstr>引例：老钱可以来</vt:lpstr>
       <vt:lpstr>量化表达式的推理规则</vt:lpstr>
       <vt:lpstr>用推理规则建立论证</vt:lpstr>
+      <vt:lpstr>用推理规则建立论证</vt:lpstr>
       <vt:lpstr>例</vt:lpstr>
       <vt:lpstr>练习</vt:lpstr>
       <vt:lpstr>本节小结</vt:lpstr>
-      <vt:lpstr>作业</vt:lpstr>
       <vt:lpstr>附录</vt:lpstr>
       <vt:lpstr>逻辑系统的性质</vt:lpstr>
       <vt:lpstr>正确性和完备性</vt:lpstr>
       <vt:lpstr>哥德尔不完备性定理</vt:lpstr>
       <vt:lpstr>可判定性</vt:lpstr>
       <vt:lpstr>停机问题</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint 演示文稿</dc:title>
   <dc:creator>唐斌</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>